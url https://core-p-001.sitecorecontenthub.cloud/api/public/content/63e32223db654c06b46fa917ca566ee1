--- v1 (2026-02-14)
+++ v2 (2026-04-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Anteilwertberechnung_klimaVest\historische Anteilwerte\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20B24FA7-AD17-4C7A-A6E2-FC177FC9242D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4622CA00-4EA1-4F90-903A-338AAAE7417E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="GJ 2025-2026" sheetId="6" r:id="rId1"/>
     <sheet name="GJ 2024-2025" sheetId="5" r:id="rId2"/>
     <sheet name="GJ 2023-2024" sheetId="4" r:id="rId3"/>
     <sheet name="GJ 2022-2023" sheetId="3" r:id="rId4"/>
     <sheet name="GJ 2021-2022" sheetId="2" r:id="rId5"/>
     <sheet name="GJ 2020-2021" sheetId="1" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -522,54 +522,54 @@
       <a:srgbClr val="7A9EA7"/>
     </a:custClr>
     <a:custClr name="Petrol Gradation 06">
       <a:srgbClr val="B4C8CD"/>
     </a:custClr>
     <a:custClr name="Petrol Gradation 06">
       <a:srgbClr val="E1E9EB"/>
     </a:custClr>
     <a:custClr name="Negative Red">
       <a:srgbClr val="EF3340"/>
     </a:custClr>
     <a:custClr name="Positive Green">
       <a:srgbClr val="00B140"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Commerzbank CD 2021" id="{57C986FA-340F-4DD0-AD6F-D48736F6D6F0}" vid="{4DC7F2D3-1835-490F-8B6B-EAAF88347668}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F70912C-35C3-4B37-B788-D5E60BC3BB3B}">
-  <dimension ref="A1:I108"/>
+  <dimension ref="A1:I150"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" workbookViewId="0">
-      <selection activeCell="B88" sqref="B88"/>
+    <sheetView tabSelected="1" topLeftCell="A109" workbookViewId="0">
+      <selection activeCell="B152" sqref="B152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="12" customWidth="1"/>
     <col min="2" max="5" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="9" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
@@ -2326,50 +2326,764 @@
       <c r="C107" s="1">
         <v>116.09</v>
       </c>
       <c r="D107" s="1">
         <v>1740752884.3800001</v>
       </c>
       <c r="E107" s="2">
         <v>15744410.856000001</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="13">
         <v>46052</v>
       </c>
       <c r="B108" s="1">
         <v>110.58</v>
       </c>
       <c r="C108" s="1">
         <v>116.11</v>
       </c>
       <c r="D108" s="1">
         <v>1742231506.3499999</v>
       </c>
       <c r="E108" s="2">
         <v>15755589.465</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A109" s="13">
+        <v>46055</v>
+      </c>
+      <c r="B109" s="1">
+        <v>110.6</v>
+      </c>
+      <c r="C109" s="1">
+        <v>116.13</v>
+      </c>
+      <c r="D109" s="1">
+        <v>1743840314.5599999</v>
+      </c>
+      <c r="E109" s="2">
+        <v>15766971.388</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A110" s="13">
+        <v>46056</v>
+      </c>
+      <c r="B110" s="1">
+        <v>110.61</v>
+      </c>
+      <c r="C110" s="1">
+        <v>116.14</v>
+      </c>
+      <c r="D110" s="1">
+        <v>1745516079.26</v>
+      </c>
+      <c r="E110" s="2">
+        <v>15780179.832</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A111" s="13">
+        <v>46057</v>
+      </c>
+      <c r="B111" s="1">
+        <v>110.63</v>
+      </c>
+      <c r="C111" s="1">
+        <v>116.16</v>
+      </c>
+      <c r="D111" s="1">
+        <v>1746771780.5899999</v>
+      </c>
+      <c r="E111" s="2">
+        <v>15789888.239</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A112" s="13">
+        <v>46058</v>
+      </c>
+      <c r="B112" s="1">
+        <v>110.64</v>
+      </c>
+      <c r="C112" s="1">
+        <v>116.17</v>
+      </c>
+      <c r="D112" s="1">
+        <v>1747673870.5</v>
+      </c>
+      <c r="E112" s="2">
+        <v>15796369.195</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A113" s="13">
+        <v>46059</v>
+      </c>
+      <c r="B113" s="1">
+        <v>110.65</v>
+      </c>
+      <c r="C113" s="1">
+        <v>116.18</v>
+      </c>
+      <c r="D113" s="1">
+        <v>1747716156.4400001</v>
+      </c>
+      <c r="E113" s="2">
+        <v>15795070.973999999</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A114" s="13">
+        <v>46062</v>
+      </c>
+      <c r="B114" s="1">
+        <v>110.68</v>
+      </c>
+      <c r="C114" s="1">
+        <v>116.21</v>
+      </c>
+      <c r="D114" s="1">
+        <v>1748833938.22</v>
+      </c>
+      <c r="E114" s="2">
+        <v>15800140.460999999</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A115" s="13">
+        <v>46063</v>
+      </c>
+      <c r="B115" s="1">
+        <v>110.7</v>
+      </c>
+      <c r="C115" s="1">
+        <v>116.24</v>
+      </c>
+      <c r="D115" s="1">
+        <v>1750752263.3299999</v>
+      </c>
+      <c r="E115" s="2">
+        <v>15815822.307</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A116" s="13">
+        <v>46064</v>
+      </c>
+      <c r="B116" s="1">
+        <v>110.71</v>
+      </c>
+      <c r="C116" s="1">
+        <v>116.25</v>
+      </c>
+      <c r="D116" s="1">
+        <v>1750686165.1500001</v>
+      </c>
+      <c r="E116" s="2">
+        <v>15813555.842</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A117" s="13">
+        <v>46065</v>
+      </c>
+      <c r="B117" s="1">
+        <v>110.72</v>
+      </c>
+      <c r="C117" s="1">
+        <v>116.26</v>
+      </c>
+      <c r="D117" s="1">
+        <v>1751804130.77</v>
+      </c>
+      <c r="E117" s="2">
+        <v>15821995.453</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A118" s="13">
+        <v>46066</v>
+      </c>
+      <c r="B118" s="1">
+        <v>110.73</v>
+      </c>
+      <c r="C118" s="1">
+        <v>116.27</v>
+      </c>
+      <c r="D118" s="1">
+        <v>1753385836.28</v>
+      </c>
+      <c r="E118" s="2">
+        <v>15834626.753</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A119" s="13">
+        <v>46069</v>
+      </c>
+      <c r="B119" s="1">
+        <v>110.77</v>
+      </c>
+      <c r="C119" s="1">
+        <v>116.31</v>
+      </c>
+      <c r="D119" s="1">
+        <v>1754344105.75</v>
+      </c>
+      <c r="E119" s="2">
+        <v>15838286.822000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A120" s="13">
+        <v>46070</v>
+      </c>
+      <c r="B120" s="1">
+        <v>110.78</v>
+      </c>
+      <c r="C120" s="1">
+        <v>116.32</v>
+      </c>
+      <c r="D120" s="1">
+        <v>1755440761.8</v>
+      </c>
+      <c r="E120" s="2">
+        <v>15846521.058</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A121" s="13">
+        <v>46071</v>
+      </c>
+      <c r="B121" s="1">
+        <v>110.79</v>
+      </c>
+      <c r="C121" s="1">
+        <v>116.33</v>
+      </c>
+      <c r="D121" s="1">
+        <v>1756095558.78</v>
+      </c>
+      <c r="E121" s="2">
+        <v>15850760.265000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A122" s="13">
+        <v>46072</v>
+      </c>
+      <c r="B122" s="1">
+        <v>110.8</v>
+      </c>
+      <c r="C122" s="1">
+        <v>116.34</v>
+      </c>
+      <c r="D122" s="1">
+        <v>1757166792.9100001</v>
+      </c>
+      <c r="E122" s="2">
+        <v>15858767.243000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A123" s="13">
+        <v>46073</v>
+      </c>
+      <c r="B123" s="1">
+        <v>110.81</v>
+      </c>
+      <c r="C123" s="1">
+        <v>116.35</v>
+      </c>
+      <c r="D123" s="1">
+        <v>1757557904.97</v>
+      </c>
+      <c r="E123" s="2">
+        <v>15860623.423</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A124" s="13">
+        <v>46076</v>
+      </c>
+      <c r="B124" s="1">
+        <v>110.85</v>
+      </c>
+      <c r="C124" s="1">
+        <v>116.39</v>
+      </c>
+      <c r="D124" s="1">
+        <v>1758260061.5799999</v>
+      </c>
+      <c r="E124" s="2">
+        <v>15861935.357000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A125" s="13">
+        <v>46077</v>
+      </c>
+      <c r="B125" s="1">
+        <v>110.86</v>
+      </c>
+      <c r="C125" s="1">
+        <v>116.4</v>
+      </c>
+      <c r="D125" s="1">
+        <v>1758963907.3399999</v>
+      </c>
+      <c r="E125" s="2">
+        <v>15866616.141000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A126" s="13">
+        <v>46078</v>
+      </c>
+      <c r="B126" s="1">
+        <v>110.87</v>
+      </c>
+      <c r="C126" s="1">
+        <v>116.41</v>
+      </c>
+      <c r="D126" s="1">
+        <v>1759067795.6300001</v>
+      </c>
+      <c r="E126" s="2">
+        <v>15865878.046</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A127" s="13">
+        <v>46079</v>
+      </c>
+      <c r="B127" s="1">
+        <v>110.88</v>
+      </c>
+      <c r="C127" s="1">
+        <v>116.42</v>
+      </c>
+      <c r="D127" s="1">
+        <v>1759931863.54</v>
+      </c>
+      <c r="E127" s="2">
+        <v>15872003.407</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A128" s="13">
+        <v>46080</v>
+      </c>
+      <c r="B128" s="1">
+        <v>110.91</v>
+      </c>
+      <c r="C128" s="1">
+        <v>116.46</v>
+      </c>
+      <c r="D128" s="1">
+        <v>1759511767.21</v>
+      </c>
+      <c r="E128" s="2">
+        <v>15864751.833000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A129" s="13">
+        <v>46083</v>
+      </c>
+      <c r="B129" s="1">
+        <v>110.92</v>
+      </c>
+      <c r="C129" s="1">
+        <v>116.47</v>
+      </c>
+      <c r="D129" s="1">
+        <v>1760682162.51</v>
+      </c>
+      <c r="E129" s="2">
+        <v>15872803.323000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A130" s="13">
+        <v>46084</v>
+      </c>
+      <c r="B130" s="1">
+        <v>110.94</v>
+      </c>
+      <c r="C130" s="1">
+        <v>116.49</v>
+      </c>
+      <c r="D130" s="1">
+        <v>1762049517.7</v>
+      </c>
+      <c r="E130" s="2">
+        <v>15883133.035</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A131" s="13">
+        <v>46085</v>
+      </c>
+      <c r="B131" s="1">
+        <v>110.95</v>
+      </c>
+      <c r="C131" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D131" s="1">
+        <v>1762840348.9000001</v>
+      </c>
+      <c r="E131" s="2">
+        <v>15888922.007999999</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A132" s="13">
+        <v>46086</v>
+      </c>
+      <c r="B132" s="1">
+        <v>110.96</v>
+      </c>
+      <c r="C132" s="1">
+        <v>116.51</v>
+      </c>
+      <c r="D132" s="1">
+        <v>1763409831.26</v>
+      </c>
+      <c r="E132" s="2">
+        <v>15892705.298</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A133" s="13">
+        <v>46087</v>
+      </c>
+      <c r="B133" s="1">
+        <v>110.97</v>
+      </c>
+      <c r="C133" s="1">
+        <v>116.52</v>
+      </c>
+      <c r="D133" s="1">
+        <v>1763742318.8199999</v>
+      </c>
+      <c r="E133" s="2">
+        <v>15894349.914000001</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A134" s="13">
+        <v>46090</v>
+      </c>
+      <c r="B134" s="1">
+        <v>110.99</v>
+      </c>
+      <c r="C134" s="1">
+        <v>116.54</v>
+      </c>
+      <c r="D134" s="1">
+        <v>1764317116.5799999</v>
+      </c>
+      <c r="E134" s="2">
+        <v>15895471.261</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A135" s="13">
+        <v>46091</v>
+      </c>
+      <c r="B135" s="1">
+        <v>111</v>
+      </c>
+      <c r="C135" s="1">
+        <v>116.55</v>
+      </c>
+      <c r="D135" s="1">
+        <v>1765821138.1500001</v>
+      </c>
+      <c r="E135" s="2">
+        <v>15907681.562999999</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A136" s="13">
+        <v>46092</v>
+      </c>
+      <c r="B136" s="1">
+        <v>111.01</v>
+      </c>
+      <c r="C136" s="1">
+        <v>116.56</v>
+      </c>
+      <c r="D136" s="1">
+        <v>1765943538.27</v>
+      </c>
+      <c r="E136" s="2">
+        <v>15907431.245999999</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A137" s="13">
+        <v>46093</v>
+      </c>
+      <c r="B137" s="1">
+        <v>111.02</v>
+      </c>
+      <c r="C137" s="1">
+        <v>116.57</v>
+      </c>
+      <c r="D137" s="1">
+        <v>1766559197.02</v>
+      </c>
+      <c r="E137" s="2">
+        <v>15911628.479</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A138" s="13">
+        <v>46094</v>
+      </c>
+      <c r="B138" s="1">
+        <v>111.03</v>
+      </c>
+      <c r="C138" s="1">
+        <v>116.58</v>
+      </c>
+      <c r="D138" s="1">
+        <v>1766797650.02</v>
+      </c>
+      <c r="E138" s="2">
+        <v>15912424.594000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A139" s="13">
+        <v>46097</v>
+      </c>
+      <c r="B139" s="1">
+        <v>111.06</v>
+      </c>
+      <c r="C139" s="1">
+        <v>116.61</v>
+      </c>
+      <c r="D139" s="1">
+        <v>1767160856.55</v>
+      </c>
+      <c r="E139" s="2">
+        <v>15911638.123</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A140" s="13">
+        <v>46098</v>
+      </c>
+      <c r="B140" s="1">
+        <v>111.07</v>
+      </c>
+      <c r="C140" s="1">
+        <v>116.62</v>
+      </c>
+      <c r="D140" s="1">
+        <v>1768178701.6800001</v>
+      </c>
+      <c r="E140" s="2">
+        <v>15919488.827</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A141" s="13">
+        <v>46099</v>
+      </c>
+      <c r="B141" s="1">
+        <v>111.08</v>
+      </c>
+      <c r="C141" s="1">
+        <v>116.63</v>
+      </c>
+      <c r="D141" s="1">
+        <v>1768880591.79</v>
+      </c>
+      <c r="E141" s="2">
+        <v>15924467.869999999</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A142" s="13">
+        <v>46100</v>
+      </c>
+      <c r="B142" s="1">
+        <v>111.09</v>
+      </c>
+      <c r="C142" s="1">
+        <v>116.64</v>
+      </c>
+      <c r="D142" s="1">
+        <v>1769394145.97</v>
+      </c>
+      <c r="E142" s="2">
+        <v>15927749.407</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A143" s="13">
+        <v>46101</v>
+      </c>
+      <c r="B143" s="1">
+        <v>111.1</v>
+      </c>
+      <c r="C143" s="1">
+        <v>116.66</v>
+      </c>
+      <c r="D143" s="1">
+        <v>1770423634.8399999</v>
+      </c>
+      <c r="E143" s="2">
+        <v>15935679.505999999</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A144" s="13">
+        <v>46104</v>
+      </c>
+      <c r="B144" s="1">
+        <v>111.02</v>
+      </c>
+      <c r="C144" s="1">
+        <v>116.57</v>
+      </c>
+      <c r="D144" s="1">
+        <v>1771340575.8599999</v>
+      </c>
+      <c r="E144" s="2">
+        <v>15955580.333000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A145" s="13">
+        <v>46105</v>
+      </c>
+      <c r="B145" s="1">
+        <v>110.97</v>
+      </c>
+      <c r="C145" s="1">
+        <v>116.52</v>
+      </c>
+      <c r="D145" s="1">
+        <v>1772659304.0999999</v>
+      </c>
+      <c r="E145" s="2">
+        <v>15974569.272</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A146" s="13">
+        <v>46106</v>
+      </c>
+      <c r="B146" s="1">
+        <v>110.97</v>
+      </c>
+      <c r="C146" s="1">
+        <v>116.52</v>
+      </c>
+      <c r="D146" s="1">
+        <v>1773318521.99</v>
+      </c>
+      <c r="E146" s="2">
+        <v>15980759.403000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A147" s="13">
+        <v>46107</v>
+      </c>
+      <c r="B147" s="1">
+        <v>110.96</v>
+      </c>
+      <c r="C147" s="1">
+        <v>116.51</v>
+      </c>
+      <c r="D147" s="1">
+        <v>1774238720.52</v>
+      </c>
+      <c r="E147" s="2">
+        <v>15989326.998</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A148" s="13">
+        <v>46108</v>
+      </c>
+      <c r="B148" s="1">
+        <v>110.97</v>
+      </c>
+      <c r="C148" s="1">
+        <v>116.52</v>
+      </c>
+      <c r="D148" s="1">
+        <v>1774772118.9300001</v>
+      </c>
+      <c r="E148" s="2">
+        <v>15992796.323999999</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A149" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B149" s="1">
+        <v>110.95</v>
+      </c>
+      <c r="C149" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D149" s="1">
+        <v>1774610967.3699999</v>
+      </c>
+      <c r="E149" s="2">
+        <v>15994158.666999999</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A150" s="13">
+        <v>46112</v>
+      </c>
+      <c r="B150" s="1">
+        <v>110.68</v>
+      </c>
+      <c r="C150" s="1">
+        <v>116.21</v>
+      </c>
+      <c r="D150" s="1">
+        <v>1770539204.9200001</v>
+      </c>
+      <c r="E150" s="2">
+        <v>15996606.088</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E537CB0-F575-4338-8173-A354F776F188}">
   <dimension ref="A1:I271"/>
   <sheetViews>
     <sheetView topLeftCell="A190" workbookViewId="0">
       <selection activeCell="B244" sqref="B244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="12" customWidth="1"/>
     <col min="2" max="5" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
         <v>10</v>