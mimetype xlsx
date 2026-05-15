--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Anteilwertberechnung_klimaVest\historische Anteilwerte\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4622CA00-4EA1-4F90-903A-338AAAE7417E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3F3EA71A-10F8-4EAB-9712-C0BD250689F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="GJ 2025-2026" sheetId="6" r:id="rId1"/>
     <sheet name="GJ 2024-2025" sheetId="5" r:id="rId2"/>
     <sheet name="GJ 2023-2024" sheetId="4" r:id="rId3"/>
     <sheet name="GJ 2022-2023" sheetId="3" r:id="rId4"/>
     <sheet name="GJ 2021-2022" sheetId="2" r:id="rId5"/>
     <sheet name="GJ 2020-2021" sheetId="1" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -522,54 +522,54 @@
       <a:srgbClr val="7A9EA7"/>
     </a:custClr>
     <a:custClr name="Petrol Gradation 06">
       <a:srgbClr val="B4C8CD"/>
     </a:custClr>
     <a:custClr name="Petrol Gradation 06">
       <a:srgbClr val="E1E9EB"/>
     </a:custClr>
     <a:custClr name="Negative Red">
       <a:srgbClr val="EF3340"/>
     </a:custClr>
     <a:custClr name="Positive Green">
       <a:srgbClr val="00B140"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Commerzbank CD 2021" id="{57C986FA-340F-4DD0-AD6F-D48736F6D6F0}" vid="{4DC7F2D3-1835-490F-8B6B-EAAF88347668}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F70912C-35C3-4B37-B788-D5E60BC3BB3B}">
-  <dimension ref="A1:I150"/>
+  <dimension ref="A1:I170"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A109" workbookViewId="0">
-      <selection activeCell="B152" sqref="B152"/>
+    <sheetView tabSelected="1" topLeftCell="A139" workbookViewId="0">
+      <selection activeCell="C156" sqref="C156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="12" customWidth="1"/>
     <col min="2" max="5" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="9" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
@@ -3040,50 +3040,390 @@
       <c r="C149" s="1">
         <v>116.5</v>
       </c>
       <c r="D149" s="1">
         <v>1774610967.3699999</v>
       </c>
       <c r="E149" s="2">
         <v>15994158.666999999</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="13">
         <v>46112</v>
       </c>
       <c r="B150" s="1">
         <v>110.68</v>
       </c>
       <c r="C150" s="1">
         <v>116.21</v>
       </c>
       <c r="D150" s="1">
         <v>1770539204.9200001</v>
       </c>
       <c r="E150" s="2">
         <v>15996606.088</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A151" s="13">
+        <v>46113</v>
+      </c>
+      <c r="B151" s="1">
+        <v>110.69</v>
+      </c>
+      <c r="C151" s="1">
+        <v>116.22</v>
+      </c>
+      <c r="D151" s="1">
+        <v>1771202102.1099999</v>
+      </c>
+      <c r="E151" s="2">
+        <v>16001122.041999999</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A152" s="13">
+        <v>46114</v>
+      </c>
+      <c r="B152" s="1">
+        <v>110.7</v>
+      </c>
+      <c r="C152" s="1">
+        <v>116.24</v>
+      </c>
+      <c r="D152" s="1">
+        <v>1772807895.1300001</v>
+      </c>
+      <c r="E152" s="2">
+        <v>16013919.969000001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A153" s="13">
+        <v>46119</v>
+      </c>
+      <c r="B153" s="1">
+        <v>110.76</v>
+      </c>
+      <c r="C153" s="1">
+        <v>116.3</v>
+      </c>
+      <c r="D153" s="1">
+        <v>1773902820.1099999</v>
+      </c>
+      <c r="E153" s="2">
+        <v>16015314.675000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A154" s="13">
+        <v>46120</v>
+      </c>
+      <c r="B154" s="1">
+        <v>110.77</v>
+      </c>
+      <c r="C154" s="1">
+        <v>116.31</v>
+      </c>
+      <c r="D154" s="1">
+        <v>1774280321.53</v>
+      </c>
+      <c r="E154" s="2">
+        <v>16017138.517000001</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A155" s="13">
+        <v>46121</v>
+      </c>
+      <c r="B155" s="1">
+        <v>110.79</v>
+      </c>
+      <c r="C155" s="1">
+        <v>116.33</v>
+      </c>
+      <c r="D155" s="1">
+        <v>1774937537.8900001</v>
+      </c>
+      <c r="E155" s="2">
+        <v>16021367.757999999</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A156" s="13">
+        <v>46122</v>
+      </c>
+      <c r="B156" s="1">
+        <v>110.8</v>
+      </c>
+      <c r="C156" s="1">
+        <v>116.34</v>
+      </c>
+      <c r="D156" s="1">
+        <v>1775263550.0999999</v>
+      </c>
+      <c r="E156" s="2">
+        <v>16022604.181</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A157" s="13">
+        <v>46125</v>
+      </c>
+      <c r="B157" s="1">
+        <v>110.83</v>
+      </c>
+      <c r="C157" s="1">
+        <v>116.37</v>
+      </c>
+      <c r="D157" s="1">
+        <v>1776828866.01</v>
+      </c>
+      <c r="E157" s="2">
+        <v>16031618.285</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A158" s="13">
+        <v>46126</v>
+      </c>
+      <c r="B158" s="1">
+        <v>110.84</v>
+      </c>
+      <c r="C158" s="1">
+        <v>116.38</v>
+      </c>
+      <c r="D158" s="1">
+        <v>1777798252.03</v>
+      </c>
+      <c r="E158" s="2">
+        <v>16038665.854</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A159" s="13">
+        <v>46127</v>
+      </c>
+      <c r="B159" s="1">
+        <v>110.86</v>
+      </c>
+      <c r="C159" s="1">
+        <v>116.4</v>
+      </c>
+      <c r="D159" s="1">
+        <v>1778050096.5799999</v>
+      </c>
+      <c r="E159" s="2">
+        <v>16039258.049000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A160" s="13">
+        <v>46128</v>
+      </c>
+      <c r="B160" s="1">
+        <v>110.87</v>
+      </c>
+      <c r="C160" s="1">
+        <v>116.41</v>
+      </c>
+      <c r="D160" s="1">
+        <v>1778109689.1800001</v>
+      </c>
+      <c r="E160" s="2">
+        <v>16038087.914999999</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A161" s="13">
+        <v>46129</v>
+      </c>
+      <c r="B161" s="1">
+        <v>110.88</v>
+      </c>
+      <c r="C161" s="1">
+        <v>116.42</v>
+      </c>
+      <c r="D161" s="1">
+        <v>1778089390.46</v>
+      </c>
+      <c r="E161" s="2">
+        <v>16036191.548</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A162" s="13">
+        <v>46132</v>
+      </c>
+      <c r="B162" s="1">
+        <v>110.92</v>
+      </c>
+      <c r="C162" s="1">
+        <v>116.47</v>
+      </c>
+      <c r="D162" s="1">
+        <v>1778579263.6199999</v>
+      </c>
+      <c r="E162" s="2">
+        <v>16035475.068</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A163" s="13">
+        <v>46133</v>
+      </c>
+      <c r="B163" s="1">
+        <v>110.93</v>
+      </c>
+      <c r="C163" s="1">
+        <v>116.48</v>
+      </c>
+      <c r="D163" s="1">
+        <v>1779330950.23</v>
+      </c>
+      <c r="E163" s="2">
+        <v>16040547.402000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A164" s="13">
+        <v>46134</v>
+      </c>
+      <c r="B164" s="1">
+        <v>110.94</v>
+      </c>
+      <c r="C164" s="1">
+        <v>116.49</v>
+      </c>
+      <c r="D164" s="1">
+        <v>1779808372.6300001</v>
+      </c>
+      <c r="E164" s="2">
+        <v>16043153.950999999</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A165" s="13">
+        <v>46135</v>
+      </c>
+      <c r="B165" s="1">
+        <v>110.95</v>
+      </c>
+      <c r="C165" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D165" s="1">
+        <v>1780790663.4300001</v>
+      </c>
+      <c r="E165" s="2">
+        <v>16050304.814999999</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A166" s="13">
+        <v>46136</v>
+      </c>
+      <c r="B166" s="1">
+        <v>110.96</v>
+      </c>
+      <c r="C166" s="1">
+        <v>116.51</v>
+      </c>
+      <c r="D166" s="1">
+        <v>1781271421.6900001</v>
+      </c>
+      <c r="E166" s="2">
+        <v>16052930.284</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A167" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B167" s="1">
+        <v>111</v>
+      </c>
+      <c r="C167" s="1">
+        <v>116.55</v>
+      </c>
+      <c r="D167" s="1">
+        <v>1782428695.6300001</v>
+      </c>
+      <c r="E167" s="2">
+        <v>16058235.111</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A168" s="13">
+        <v>46140</v>
+      </c>
+      <c r="B168" s="1">
+        <v>111.01</v>
+      </c>
+      <c r="C168" s="1">
+        <v>116.56</v>
+      </c>
+      <c r="D168" s="1">
+        <v>1783049026.46</v>
+      </c>
+      <c r="E168" s="2">
+        <v>16062152.954</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A169" s="13">
+        <v>46141</v>
+      </c>
+      <c r="B169" s="1">
+        <v>111.01</v>
+      </c>
+      <c r="C169" s="1">
+        <v>116.56</v>
+      </c>
+      <c r="D169" s="1">
+        <v>1783689430.9000001</v>
+      </c>
+      <c r="E169" s="2">
+        <v>16067688.753</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A170" s="13">
+        <v>46142</v>
+      </c>
+      <c r="B170" s="1">
+        <v>111.02</v>
+      </c>
+      <c r="C170" s="1">
+        <v>116.57</v>
+      </c>
+      <c r="D170" s="1">
+        <v>1784141240.8900001</v>
+      </c>
+      <c r="E170" s="2">
+        <v>16070184.458000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E537CB0-F575-4338-8173-A354F776F188}">
   <dimension ref="A1:I271"/>
   <sheetViews>
     <sheetView topLeftCell="A190" workbookViewId="0">
       <selection activeCell="B244" sqref="B244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="12" customWidth="1"/>
     <col min="2" max="5" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
         <v>10</v>