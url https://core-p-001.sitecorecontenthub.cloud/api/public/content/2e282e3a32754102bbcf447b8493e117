--- v0 (2026-01-14)
+++ v1 (2026-04-29)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\FR\_CRFM\klimaVest\Meldungen\VAG-Reporting\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\FR\_CRFM\klimaVest\Meldungen\VAG-Reporting\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C0916D9-84BF-47EF-964F-22234DE4C71A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12DF4A3F-6A85-4220-AD48-EF9D73A93E22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BVI-Datenblatt" sheetId="5" r:id="rId1"/>
     <sheet name="Schuldnerliste" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1199,51 +1199,51 @@
   <si>
     <t>SEB</t>
   </si>
   <si>
     <t>P0T131ELWMYGYC1G4O52</t>
   </si>
   <si>
     <t>UniCredit Bank AG</t>
   </si>
   <si>
     <t>2ZCNRR8UK83OBTEK2170</t>
   </si>
   <si>
     <t>ING Groep</t>
   </si>
   <si>
     <t>549300NYKK9MWM7GGW15</t>
   </si>
   <si>
     <t>AKA Ausfuhrkredit-Gesellschaft mbH</t>
   </si>
   <si>
     <t>529900DSIVJWCUQUMP41</t>
   </si>
   <si>
-    <t>31.12.2025</t>
+    <t>31.03.2026</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1833,52 +1833,52 @@
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ED34644-F6BE-419A-B720-EE86332DB4A9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="61.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>30</v>
       </c>
@@ -2118,100 +2118,100 @@
       <c r="C20" s="19"/>
       <c r="D20" s="22"/>
       <c r="E20" s="11"/>
     </row>
     <row r="21" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15">
         <v>18</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="19"/>
       <c r="D21" s="22"/>
       <c r="E21" s="11"/>
     </row>
     <row r="22" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>19</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="19"/>
       <c r="D22" s="10"/>
       <c r="E22" s="23">
-        <v>110.35</v>
+        <v>110.68</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="10"/>
       <c r="E23" s="11"/>
     </row>
     <row r="24" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="19"/>
       <c r="D24" s="23"/>
       <c r="E24" s="11"/>
     </row>
     <row r="25" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="15">
         <v>20</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="20"/>
       <c r="E25" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="15">
         <v>21</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="19"/>
       <c r="D26" s="20">
-        <v>82.019999999999982</v>
+        <v>81.62</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>129</v>
       </c>
       <c r="G26" s="20"/>
     </row>
     <row r="27" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15">
         <v>22</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="19"/>
       <c r="D27" s="20"/>
       <c r="E27" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A28" s="15">
         <v>23</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>6</v>
@@ -2300,51 +2300,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15">
         <v>30</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="19"/>
       <c r="D35" s="20"/>
       <c r="E35" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15">
         <v>31</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="19"/>
       <c r="D36" s="20">
-        <v>17.8</v>
+        <v>18.07</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="19"/>
       <c r="D37" s="20"/>
       <c r="E37" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
         <v>112</v>
       </c>
       <c r="B38" s="36" t="s">
         <v>113</v>
       </c>
@@ -2474,51 +2474,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C49" s="19"/>
       <c r="D49" s="20"/>
       <c r="E49" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A50" s="15">
         <v>40</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>72</v>
       </c>
       <c r="C50" s="19"/>
       <c r="D50" s="20">
-        <v>0.18000000000000002</v>
+        <v>0.31</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>129</v>
       </c>
       <c r="J50" s="41"/>
     </row>
     <row r="51" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="19"/>
       <c r="D51" s="20"/>
       <c r="E51" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>76</v>
@@ -2540,83 +2540,83 @@
       <c r="D53" s="20"/>
       <c r="E53" s="11" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15">
         <v>44</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>79</v>
       </c>
       <c r="C54" s="19"/>
       <c r="D54" s="20"/>
       <c r="E54" s="11"/>
     </row>
     <row r="55" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A55" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="19"/>
       <c r="D55" s="26">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="E55" s="11"/>
     </row>
     <row r="56" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A56" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B56" s="25" t="s">
         <v>82</v>
       </c>
       <c r="C56" s="19"/>
       <c r="D56" s="2">
         <v>0</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B958FF4-9C98-4AEA-A178-20305C6FD4FA}">
   <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="62" style="1" customWidth="1"/>
     <col min="3" max="3" width="30.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="37" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="38.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="47.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="77.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="45.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="35.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="61.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="190.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="27" t="s">
         <v>83</v>
@@ -2775,339 +2775,339 @@
       <c r="B8" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
     </row>
     <row r="9" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A9" s="30" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="19"/>
       <c r="D9" s="23">
-        <v>110.35</v>
+        <v>110.68</v>
       </c>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
     </row>
     <row r="10" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>98</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
     </row>
     <row r="11" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>1</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="11"/>
       <c r="E11" s="33" t="s">
         <v>104</v>
       </c>
       <c r="F11" s="33">
         <v>281938</v>
       </c>
       <c r="G11" s="33"/>
       <c r="H11" s="33">
-        <v>6.89</v>
+        <v>8.34</v>
       </c>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33">
-        <v>6.89</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A12" s="30">
         <v>2</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="11"/>
       <c r="E12" s="33" t="s">
         <v>105</v>
       </c>
       <c r="F12" s="33">
         <v>803050</v>
       </c>
       <c r="G12" s="33"/>
       <c r="H12" s="33">
-        <v>2.91</v>
+        <v>1.69</v>
       </c>
       <c r="I12" s="33"/>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="33">
-        <v>2.91</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A13" s="30">
         <v>3</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="19"/>
       <c r="D13" s="11"/>
       <c r="E13" s="33" t="s">
         <v>109</v>
       </c>
       <c r="F13" s="33">
         <v>803200</v>
       </c>
       <c r="G13" s="33"/>
       <c r="H13" s="33">
-        <v>3.24</v>
+        <v>1.73</v>
       </c>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33">
-        <v>3.24</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A14" s="30">
         <v>4</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>107</v>
       </c>
       <c r="C14" s="19"/>
       <c r="D14" s="11"/>
       <c r="E14" s="33" t="s">
         <v>110</v>
       </c>
       <c r="F14" s="33">
         <v>872701</v>
       </c>
       <c r="G14" s="33"/>
       <c r="H14" s="33">
         <v>0</v>
       </c>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A15" s="30">
         <v>5</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>108</v>
       </c>
       <c r="C15" s="19"/>
       <c r="D15" s="11"/>
       <c r="E15" s="33" t="s">
         <v>111</v>
       </c>
       <c r="F15" s="33">
         <v>815240</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="20">
-        <v>0</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="20">
-        <v>0</v>
+        <v>1.1299999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A16" s="30">
         <v>6</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>118</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="11"/>
       <c r="E16" s="33" t="s">
         <v>119</v>
       </c>
       <c r="F16" s="33">
         <v>804010</v>
       </c>
       <c r="G16" s="33"/>
       <c r="H16" s="33">
         <v>0</v>
       </c>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A17" s="30">
         <v>7</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>120</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="11"/>
       <c r="E17" s="33" t="s">
         <v>121</v>
       </c>
       <c r="F17" s="33">
         <v>859768</v>
       </c>
       <c r="G17" s="33"/>
       <c r="H17" s="33">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="33">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A18" s="30">
         <v>8</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>122</v>
       </c>
       <c r="C18" s="19"/>
       <c r="D18" s="11"/>
       <c r="E18" s="33" t="s">
         <v>123</v>
       </c>
       <c r="F18" s="33">
         <v>802200</v>
       </c>
       <c r="G18" s="33"/>
       <c r="H18" s="33">
         <v>0</v>
       </c>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A19" s="30">
         <v>9</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>124</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="11"/>
       <c r="E19" s="33" t="s">
         <v>125</v>
       </c>
       <c r="F19" s="33">
         <v>881111</v>
       </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33">
-        <v>4.3600000000000003</v>
+        <v>4.2300000000000004</v>
       </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="33"/>
       <c r="L19" s="33">
-        <v>4.3600000000000003</v>
+        <v>4.2300000000000004</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A20" s="30">
         <v>10</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>126</v>
       </c>
       <c r="C20" s="19"/>
       <c r="D20" s="11"/>
       <c r="E20" s="33" t="s">
         <v>127</v>
       </c>
       <c r="F20" s="33">
         <v>390051</v>
       </c>
       <c r="G20" s="33"/>
       <c r="H20" s="33">
-        <v>0</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33">
-        <v>0</v>
+        <v>0.56000000000000005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>